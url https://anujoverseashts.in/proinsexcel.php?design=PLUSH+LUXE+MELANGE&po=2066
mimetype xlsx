--- v0 (2026-06-12)
+++ v1 (2026-08-18)
@@ -804,51 +804,51 @@
         <v>28</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="1">
         <v>0.25</v>
       </c>
       <c r="C19" s="1">
         <v>0.25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="1">
-        <v>0.07</v>
+        <v>0.075</v>
       </c>
       <c r="C20" s="1">
         <v>0.12</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>35</v>