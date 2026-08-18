--- v0 (2026-06-12)
+++ v1 (2026-08-18)
@@ -166,57 +166,57 @@
   <si>
     <t>no</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>TUMBLER / WASHING</t>
   </si>
   <si>
     <t>TUMBLER</t>
   </si>
   <si>
     <t>PC DYEING WEIGHT</t>
   </si>
   <si>
     <t>PC WASHING WEIGHT</t>
   </si>
   <si>
     <t>TUMBLING WEIGHT</t>
   </si>
   <si>
     <t>TUFFTING FINAL WEIGHT</t>
   </si>
   <si>
-    <t>0.430-0.445</t>
-[...5 lines deleted...]
-    <t>1.500-1.525</t>
+    <t>0.360-0.380</t>
+  </si>
+  <si>
+    <t>0.580-0.600</t>
+  </si>
+  <si>
+    <t>1.250-1.300</t>
   </si>
   <si>
     <t>EXTRA WORK WEIGHT</t>
   </si>
   <si>
     <t>ORDER QUANTITY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -861,51 +861,51 @@
         <v>3</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="1">
         <v>225</v>
       </c>
       <c r="C19" s="1">
         <v>225</v>
       </c>
       <c r="D19" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="1">
-        <v>0.75</v>
+        <v>0.075</v>
       </c>
       <c r="C20" s="1">
         <v>0.13</v>
       </c>
       <c r="D20" s="1">
         <v>0.25</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0" t="s">
         <v>34</v>